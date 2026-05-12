--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -50,84 +50,84 @@
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>Navy</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>Royal</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Youth XS</t>
+  </si>
+  <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
+    <t>Adult L</t>
+  </si>
+  <si>
+    <t>Adult XL</t>
+  </si>
+  <si>
+    <t>Adult 2XL</t>
+  </si>
+  <si>
+    <t>Adult 3XL</t>
+  </si>
+  <si>
     <t>Adult 5XL</t>
-  </si>
-[...31 lines deleted...]
-    <t>Adult 3XL</t>
   </si>
   <si>
     <t>Available Logo</t>
   </si>
   <si>
     <t>Logo 1</t>
   </si>
   <si>
     <t>Logo 2</t>
   </si>
   <si>
     <t>Logo 3</t>
   </si>
   <si>
     <t>None</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>