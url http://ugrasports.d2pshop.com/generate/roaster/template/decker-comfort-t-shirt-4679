--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -35,114 +35,114 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>Size</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Style</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Available Size</t>
   </si>
   <si>
+    <t>Female Youth XS</t>
+  </si>
+  <si>
+    <t>Female Youth S</t>
+  </si>
+  <si>
+    <t>Female Youth M</t>
+  </si>
+  <si>
+    <t>Female Youth L</t>
+  </si>
+  <si>
+    <t>Female Youth XL</t>
+  </si>
+  <si>
+    <t>Youth XS</t>
+  </si>
+  <si>
+    <t>Youth S</t>
+  </si>
+  <si>
+    <t>Youth M</t>
+  </si>
+  <si>
+    <t>Youth L</t>
+  </si>
+  <si>
+    <t>Youth XL</t>
+  </si>
+  <si>
+    <t>Female Adult S</t>
+  </si>
+  <si>
+    <t>Female Adult M</t>
+  </si>
+  <si>
+    <t>Female Adult L</t>
+  </si>
+  <si>
+    <t>Female Adult XL</t>
+  </si>
+  <si>
+    <t>Female Adult 2XL</t>
+  </si>
+  <si>
+    <t>Female Adult 3XL</t>
+  </si>
+  <si>
+    <t>Adult S</t>
+  </si>
+  <si>
+    <t>Adult M</t>
+  </si>
+  <si>
     <t>Adult L</t>
   </si>
   <si>
-    <t>Adult M</t>
-[...13 lines deleted...]
-  <si>
     <t>Adult XL</t>
   </si>
   <si>
-    <t>Youth XL</t>
-[...4 lines deleted...]
-  <si>
     <t>Adult 2XL</t>
   </si>
   <si>
     <t>Adult 3XL</t>
-  </si>
-[...31 lines deleted...]
-    <t>Female Adult 3XL</t>
   </si>
   <si>
     <t>Available Color</t>
   </si>
   <si>
     <t>Available Style</t>
   </si>
   <si>
     <t>Crew Neck</t>
   </si>
   <si>
     <t>V Neck</t>
   </si>
   <si>
     <t>Available Sleeve</t>
   </si>
   <si>
     <t>Long Sleeve</t>
   </si>
   <si>
     <t>Short Sleeve</t>
   </si>
   <si>
     <t>Available Logo</t>
   </si>